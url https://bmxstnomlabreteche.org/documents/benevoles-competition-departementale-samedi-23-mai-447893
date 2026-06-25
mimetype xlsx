--- v0 (2026-05-13)
+++ v1 (2026-06-25)
@@ -8,104 +8,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24827"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Philippe ROCHARD\Desktop\BMX\Compétition\2025-2026\Départementale\ST NOM\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1A1C6A90-0728-4AAE-9145-1BC0B65FDFE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E61B9B85-BFA2-4622-8B80-7AD2D8DCC2D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="13872" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Réponses au formulaire 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C25" i="1" l="1"/>
-[...23 lines deleted...]
-  <c r="B25" i="1"/>
+  <c r="C33" i="1" l="1"/>
+  <c r="D33" i="1"/>
+  <c r="E33" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="G33" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="K33" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="M33" i="1"/>
+  <c r="N33" i="1"/>
+  <c r="O33" i="1"/>
+  <c r="P33" i="1"/>
+  <c r="Q33" i="1"/>
+  <c r="S33" i="1"/>
+  <c r="T33" i="1"/>
+  <c r="U33" i="1"/>
+  <c r="V33" i="1"/>
+  <c r="W33" i="1"/>
+  <c r="X33" i="1"/>
+  <c r="Y33" i="1"/>
+  <c r="Z33" i="1"/>
+  <c r="AA33" i="1"/>
+  <c r="R33" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="58">
   <si>
     <t>Nom et Prénom</t>
   </si>
   <si>
     <t xml:space="preserve">LECERF Carine </t>
   </si>
   <si>
     <t>Pascal Lelaquais</t>
   </si>
   <si>
     <t>CEZANNE GAEL</t>
   </si>
   <si>
     <t xml:space="preserve">Simon Julien </t>
   </si>
   <si>
     <t>LEBLOND BENJAMIN</t>
   </si>
   <si>
     <t>LEBLOND AUDREY</t>
   </si>
   <si>
     <t>Laurène Lascar</t>
   </si>
   <si>
@@ -128,95 +128,84 @@
   </si>
   <si>
     <t>Jarry Anais</t>
   </si>
   <si>
     <t>Soguet Céline</t>
   </si>
   <si>
     <t>Mortain Willy</t>
   </si>
   <si>
     <t xml:space="preserve">Dias camille </t>
   </si>
   <si>
     <t>Coordinateur 
 des bénévoles 
 (1 personne)</t>
   </si>
   <si>
     <t>Matin 1OH
 installation tentes
 mobilier, frigo 
 (4 personnes)</t>
   </si>
   <si>
-    <t>Matin 1OH
-[...3 lines deleted...]
-  <si>
     <t>Matin 10h 
 Electricité/Sono 
 (1 personne)</t>
   </si>
   <si>
     <t>Matin 10H
 Affichage race
 numéro arrivée, podium
 trophée (2 personnes)</t>
   </si>
   <si>
     <t>Matin 11H
 installer la buvette 
 (2 personnes)</t>
   </si>
   <si>
     <t>Matin 10H
 Affichage et 
 balisage extérieur 
 (3 personnes)</t>
   </si>
   <si>
     <t>Matin 11H
 installer les 
 sacs poubelles 
 (1 personne)</t>
   </si>
   <si>
     <t>12H30 - 13H15
 Accès parking 
 Stade de Foot 
 (1 personne)</t>
   </si>
   <si>
-    <t>12H - 13H30
-[...4 lines deleted...]
-  <si>
     <t>12H - 14H30 
 Grill Master BBQ 
 (2 personnes)</t>
   </si>
   <si>
     <t>12H30 - 17H 
 Buvette 
 (3 personnes)</t>
   </si>
   <si>
     <t>13H - 17 DJ (
 1 personne)</t>
   </si>
   <si>
     <t>14H15 - 16H45 
 Speaker 
 (1 personne)</t>
   </si>
   <si>
     <t>13H30 - 16H30 
 Arroser la piste 
 (1 personne)</t>
   </si>
   <si>
     <t>13H15  - 14H15 
@@ -224,159 +213,201 @@
  les Essais 
 (1 personne)</t>
   </si>
   <si>
     <t>13H15  - 14H15 
 Drapeau virage 
 (3 personnes) 
 pendant les essais</t>
   </si>
   <si>
     <t>14H30 - 16H45 
 placement Prégrille 
 (2 personnes)</t>
   </si>
   <si>
     <t>14H30 - 16H45 
 placeur grille 
 (1 personne)</t>
   </si>
   <si>
     <t>14H30 - 16H45 
 virage drapeau 
 (3 personnes)</t>
   </si>
   <si>
-    <t>14H30 - 16H45 
-[...3 lines deleted...]
-  <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Samba Koulibaly</t>
   </si>
   <si>
     <t>13H15  - 14H15 
 Starter 
 (1 personne)
 avec expérience</t>
   </si>
   <si>
     <t>16H45 - 18H30 
 Rangement 
 (12 personnes)</t>
   </si>
   <si>
     <t>14H30  - 16H45 
 Starter 
 (1 personne) 
 avec expérience</t>
   </si>
   <si>
     <t>Philippe Rochard</t>
   </si>
   <si>
-    <t>Olivier Gonzalez</t>
-[...1 lines deleted...]
-  <si>
     <t>Julien Héliès</t>
   </si>
   <si>
     <t xml:space="preserve">	Dominique MARTINI</t>
   </si>
   <si>
     <t>Auguste MARTINI</t>
   </si>
   <si>
     <t>Matin 9H
 récupérer 
 les courses
 (1 personne)</t>
+  </si>
+  <si>
+    <t>Romain Racine</t>
+  </si>
+  <si>
+    <t>TALVARD benjamin</t>
+  </si>
+  <si>
+    <t>Kelly Barioux</t>
+  </si>
+  <si>
+    <t>Turpault Emmanuelle</t>
+  </si>
+  <si>
+    <t>Brandeis sylvain</t>
+  </si>
+  <si>
+    <t>Mirabelle Savary</t>
+  </si>
+  <si>
+    <t>José Gonzalez</t>
+  </si>
+  <si>
+    <t>Regis Leveque</t>
+  </si>
+  <si>
+    <t>Olivier Perez</t>
+  </si>
+  <si>
+    <t>Matin 1OH
+rangement abord piste 
+et cabane (3 personnes)</t>
+  </si>
+  <si>
+    <t>12H - 13H30
+aide au parking 
+près de la piste 
+(5 personnes)</t>
+  </si>
+  <si>
+    <t>14H30 - 16H45 
+arbitre d'arrivée 
+(5 personnes)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF434343"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -440,100 +471,138 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="35">
     <dxf>
       <alignment horizontal="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
@@ -1228,77 +1297,77 @@
       <tableStyleElement type="headerRow" dxfId="33"/>
       <tableStyleElement type="firstRowStripe" dxfId="32"/>
       <tableStyleElement type="secondRowStripe" dxfId="31"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Form_Responses" displayName="Form_Responses" ref="A1:Z25" headerRowDxfId="30" dataDxfId="28" totalsRowDxfId="26" headerRowBorderDxfId="29" tableBorderDxfId="27">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Form_Responses" displayName="Form_Responses" ref="B1:AA34" headerRowDxfId="30" dataDxfId="28" totalsRowDxfId="26" headerRowBorderDxfId="29" tableBorderDxfId="27">
   <tableColumns count="26">
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Nom et Prénom" dataDxfId="25"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Coordinateur _x000a_des bénévoles _x000a_(1 personne)" dataDxfId="24"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Matin 1OH_x000a_installation tentes_x000a_mobilier, frigo _x000a_(4 personnes)" dataDxfId="23"/>
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Matin 1OH_x000a_rangement abord piste _x000a_et cabane (2 personnes)" dataDxfId="22"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Matin 1OH_x000a_rangement abord piste _x000a_et cabane (3 personnes)" dataDxfId="22"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Matin 10h _x000a_Electricité/Sono _x000a_(1 personne)" dataDxfId="21"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Matin 10H_x000a_Affichage race_x000a_numéro arrivée, podium_x000a_trophée (2 personnes)" dataDxfId="20"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Matin 9H_x000a_récupérer _x000a_les courses_x000a_(1 personne)" dataDxfId="19"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Matin 11H_x000a_installer la buvette _x000a_(2 personnes)" dataDxfId="18"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Matin 10H_x000a_Affichage et _x000a_balisage extérieur _x000a_(3 personnes)" dataDxfId="17"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Matin 11H_x000a_installer les _x000a_sacs poubelles _x000a_(1 personne)" dataDxfId="16"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="12H30 - 13H15_x000a_Accès parking _x000a_Stade de Foot _x000a_(1 personne)" dataDxfId="15"/>
-    <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="12H - 13H30_x000a_aide au parking _x000a_près de la piste _x000a_(3 personnes)" dataDxfId="14"/>
+    <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="12H - 13H30_x000a_aide au parking _x000a_près de la piste _x000a_(5 personnes)" dataDxfId="14"/>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="12H - 14H30 _x000a_Grill Master BBQ _x000a_(2 personnes)" dataDxfId="13"/>
     <tableColumn id="15" xr3:uid="{00000000-0010-0000-0000-00000F000000}" name="12H30 - 17H _x000a_Buvette _x000a_(3 personnes)" dataDxfId="12"/>
     <tableColumn id="16" xr3:uid="{00000000-0010-0000-0000-000010000000}" name="13H - 17 DJ (_x000a_1 personne)" dataDxfId="11"/>
     <tableColumn id="17" xr3:uid="{00000000-0010-0000-0000-000011000000}" name="14H15 - 16H45 _x000a_Speaker _x000a_(1 personne)" dataDxfId="10"/>
     <tableColumn id="18" xr3:uid="{00000000-0010-0000-0000-000012000000}" name="13H30 - 16H30 _x000a_Arroser la piste _x000a_(1 personne)" dataDxfId="9"/>
     <tableColumn id="19" xr3:uid="{00000000-0010-0000-0000-000013000000}" name="13H15  - 14H15 _x000a_Prégrille pour_x000a_ les Essais _x000a_(1 personne)" dataDxfId="8"/>
     <tableColumn id="20" xr3:uid="{00000000-0010-0000-0000-000014000000}" name="13H15  - 14H15 _x000a_Starter _x000a_(1 personne)_x000a_avec expérience" dataDxfId="7"/>
     <tableColumn id="21" xr3:uid="{00000000-0010-0000-0000-000015000000}" name="13H15  - 14H15 _x000a_Drapeau virage _x000a_(3 personnes) _x000a_pendant les essais" dataDxfId="6"/>
     <tableColumn id="22" xr3:uid="{00000000-0010-0000-0000-000016000000}" name="14H30 - 16H45 _x000a_placement Prégrille _x000a_(2 personnes)" dataDxfId="5"/>
     <tableColumn id="23" xr3:uid="{00000000-0010-0000-0000-000017000000}" name="14H30 - 16H45 _x000a_placeur grille _x000a_(1 personne)" dataDxfId="4"/>
     <tableColumn id="24" xr3:uid="{00000000-0010-0000-0000-000018000000}" name="14H30  - 16H45 _x000a_Starter _x000a_(1 personne) _x000a_avec expérience" dataDxfId="3"/>
     <tableColumn id="25" xr3:uid="{00000000-0010-0000-0000-000019000000}" name="14H30 - 16H45 _x000a_virage drapeau _x000a_(3 personnes)" dataDxfId="2"/>
-    <tableColumn id="26" xr3:uid="{00000000-0010-0000-0000-00001A000000}" name="14H30 - 16H45 _x000a_arbitre d'arrivée _x000a_(6 personnes)" dataDxfId="1"/>
+    <tableColumn id="26" xr3:uid="{00000000-0010-0000-0000-00001A000000}" name="14H30 - 16H45 _x000a_arbitre d'arrivée _x000a_(5 personnes)" dataDxfId="1"/>
     <tableColumn id="27" xr3:uid="{00000000-0010-0000-0000-00001B000000}" name="16H45 - 18H30 _x000a_Rangement _x000a_(12 personnes)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Réponses au formulaire 1-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4285F4"/>
       </a:accent1>
@@ -1466,1065 +1535,1501 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:Z25"/>
+  <dimension ref="A1:AA34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A30" sqref="A30"/>
+      <pane xSplit="2" topLeftCell="J1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.609375" defaultRowHeight="12.3" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="19.109375" style="2" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="32" width="18.88671875" customWidth="1"/>
+    <col min="1" max="1" width="3" style="2" customWidth="1"/>
+    <col min="2" max="2" width="19.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.0546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.609375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.0546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.27734375" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.38671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.83203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="14.27734375" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="12.27734375" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11.5546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="13.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="13.71875" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="14.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="15.83203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="15.94140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="13.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="15.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="13.0546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="13" style="2" bestFit="1" customWidth="1"/>
+    <col min="28" max="33" width="18.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="1" customFormat="1" ht="49.2" x14ac:dyDescent="0.4">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:27" s="1" customFormat="1" ht="49.2" x14ac:dyDescent="0.4">
+      <c r="A1" s="18"/>
+      <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="C1" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="D1" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="E1" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="G1" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="H1" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="I1" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="G1" s="14" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="5" t="s">
+      <c r="J1" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="I1" s="5" t="s">
+      <c r="K1" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="J1" s="5" t="s">
+      <c r="L1" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="K1" s="5" t="s">
+      <c r="M1" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="N1" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="O1" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="P1" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="N1" s="5" t="s">
+      <c r="Q1" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="O1" s="5" t="s">
+      <c r="R1" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="P1" s="5" t="s">
+      <c r="S1" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="Q1" s="5" t="s">
+      <c r="T1" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="U1" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="R1" s="14" t="s">
+      <c r="V1" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="S1" s="14" t="s">
+      <c r="W1" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="X1" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y1" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z1" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA1" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A2" s="2">
+        <v>1</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="T1" s="5" t="s">
-[...25 lines deleted...]
-      <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
-      <c r="E2" s="7">
-[...2 lines deleted...]
-      <c r="F2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7">
+        <v>1</v>
+      </c>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
-      <c r="M2" s="7"/>
+      <c r="M2" s="7">
+        <v>1</v>
+      </c>
       <c r="N2" s="7"/>
-      <c r="O2" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="O2" s="7"/>
       <c r="P2" s="7">
         <v>1</v>
       </c>
-      <c r="Q2" s="7"/>
+      <c r="Q2" s="7">
+        <v>1</v>
+      </c>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
-      <c r="Z2" s="8">
-[...10 lines deleted...]
-      <c r="C3" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A3" s="2">
+        <v>2</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" s="7">
+        <v>1</v>
+      </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
-      <c r="Z3" s="8"/>
-[...5 lines deleted...]
-      <c r="B4" s="9"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="8"/>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A4" s="2">
+        <v>3</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>1</v>
+      </c>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
-      <c r="N4" s="7">
-[...2 lines deleted...]
-      <c r="O4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="7">
+        <v>1</v>
+      </c>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="9"/>
       <c r="X4" s="9"/>
       <c r="Y4" s="9"/>
-      <c r="Z4" s="10"/>
-[...2 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="Z4" s="9"/>
+      <c r="AA4" s="10"/>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A5" s="2">
+        <v>4</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="9"/>
-[...3 lines deleted...]
-      <c r="D5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="7">
+        <v>1</v>
+      </c>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
       <c r="M5" s="9"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="9"/>
       <c r="T5" s="9"/>
       <c r="U5" s="9"/>
       <c r="V5" s="9"/>
       <c r="W5" s="9"/>
       <c r="X5" s="9"/>
       <c r="Y5" s="9"/>
-      <c r="Z5" s="10"/>
-[...2 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="Z5" s="9"/>
+      <c r="AA5" s="10"/>
+    </row>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A6" s="2">
+        <v>5</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="9"/>
       <c r="S6" s="9"/>
       <c r="T6" s="9"/>
       <c r="U6" s="9"/>
-      <c r="V6" s="7">
-[...2 lines deleted...]
-      <c r="W6" s="9"/>
+      <c r="V6" s="9"/>
+      <c r="W6" s="7">
+        <v>1</v>
+      </c>
       <c r="X6" s="9"/>
       <c r="Y6" s="9"/>
-      <c r="Z6" s="10"/>
-[...2 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="Z6" s="9"/>
+      <c r="AA6" s="10"/>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A7" s="2">
+        <v>6</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
-      <c r="K7" s="7">
-[...2 lines deleted...]
-      <c r="L7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="7">
+        <v>1</v>
+      </c>
       <c r="M7" s="9"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="9"/>
       <c r="R7" s="9"/>
       <c r="S7" s="9"/>
       <c r="T7" s="9"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
       <c r="X7" s="9"/>
       <c r="Y7" s="9"/>
-      <c r="Z7" s="10"/>
-[...2 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="Z7" s="9"/>
+      <c r="AA7" s="10"/>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A8" s="2">
+        <v>7</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
-      <c r="K8" s="7"/>
-      <c r="L8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="7"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
-      <c r="O8" s="9"/>
+      <c r="O8" s="9">
+        <v>1</v>
+      </c>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="9"/>
       <c r="X8" s="9"/>
       <c r="Y8" s="9"/>
-      <c r="Z8" s="10"/>
-[...2 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="Z8" s="9"/>
+      <c r="AA8" s="10"/>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A9" s="2">
+        <v>8</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="9"/>
-[...3 lines deleted...]
-      <c r="D9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="7">
+        <v>1</v>
+      </c>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
-      <c r="N9" s="7">
-[...2 lines deleted...]
-      <c r="O9" s="9"/>
+      <c r="N9" s="9"/>
+      <c r="O9" s="7"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="9"/>
       <c r="W9" s="9"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="9"/>
-      <c r="Z9" s="8">
-[...4 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="Z9" s="9"/>
+      <c r="AA9" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A10" s="2">
+        <v>9</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="9"/>
-      <c r="C10" s="7"/>
+      <c r="C10" s="9"/>
       <c r="D10" s="7"/>
-      <c r="E10" s="9"/>
-[...4 lines deleted...]
-      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="9"/>
       <c r="I10" s="7">
         <v>1</v>
       </c>
-      <c r="J10" s="7"/>
-      <c r="K10" s="9"/>
+      <c r="J10" s="7">
+        <v>1</v>
+      </c>
+      <c r="K10" s="7"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
-      <c r="N10" s="7">
-[...2 lines deleted...]
-      <c r="O10" s="9"/>
+      <c r="N10" s="9"/>
+      <c r="O10" s="7">
+        <v>1</v>
+      </c>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
-      <c r="Z10" s="8">
-[...4 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="Z10" s="9"/>
+      <c r="AA10" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A11" s="2">
+        <v>10</v>
+      </c>
+      <c r="B11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="9"/>
-[...3 lines deleted...]
-      <c r="D11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="7">
+        <v>1</v>
+      </c>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
-      <c r="J11" s="7">
-[...2 lines deleted...]
-      <c r="K11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="7"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="9"/>
       <c r="W11" s="9"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="9"/>
-      <c r="Z11" s="8">
-[...4 lines deleted...]
-      <c r="A12" s="6" t="s">
+      <c r="Z11" s="9"/>
+      <c r="AA11" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A12" s="2">
+        <v>11</v>
+      </c>
+      <c r="B12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="9"/>
-[...3 lines deleted...]
-      <c r="D12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="7">
+        <v>1</v>
+      </c>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
-      <c r="T12" s="7">
-[...2 lines deleted...]
-      <c r="U12" s="9"/>
+      <c r="T12" s="9"/>
+      <c r="U12" s="7">
+        <v>1</v>
+      </c>
       <c r="V12" s="9"/>
       <c r="W12" s="9"/>
-      <c r="X12" s="7">
-[...8 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="X12" s="9"/>
+      <c r="Y12" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="9"/>
+      <c r="AA12" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A13" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="9"/>
-      <c r="T13" s="7">
-[...2 lines deleted...]
-      <c r="U13" s="9"/>
+      <c r="T13" s="9"/>
+      <c r="U13" s="7">
+        <v>1</v>
+      </c>
       <c r="V13" s="9"/>
       <c r="W13" s="9"/>
       <c r="X13" s="9"/>
       <c r="Y13" s="9"/>
-      <c r="Z13" s="8">
-[...4 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="Z13" s="9"/>
+      <c r="AA13" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A14" s="2">
+        <v>13</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
-      <c r="Y14" s="7">
-[...5 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="Y14" s="9"/>
+      <c r="Z14" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="10"/>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A15" s="2">
+        <v>14</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
-      <c r="T15" s="7">
-[...2 lines deleted...]
-      <c r="U15" s="9"/>
+      <c r="T15" s="9"/>
+      <c r="U15" s="7">
+        <v>1</v>
+      </c>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
-      <c r="X15" s="7">
-[...6 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="X15" s="9"/>
+      <c r="Y15" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="9"/>
+      <c r="AA15" s="10"/>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A16" s="2">
+        <v>15</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="9"/>
-[...3 lines deleted...]
-      <c r="D16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="7">
+        <v>1</v>
+      </c>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
-      <c r="Z16" s="8">
-[...4 lines deleted...]
-      <c r="A17" s="6" t="s">
+      <c r="Z16" s="9"/>
+      <c r="AA16" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A17" s="2">
+        <v>16</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
-      <c r="F17" s="7">
-[...2 lines deleted...]
-      <c r="G17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="7">
+        <v>1</v>
+      </c>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
-      <c r="J17" s="7">
-[...2 lines deleted...]
-      <c r="K17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="7"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
-      <c r="T17" s="7">
-[...2 lines deleted...]
-      <c r="U17" s="9"/>
+      <c r="T17" s="9"/>
+      <c r="U17" s="7"/>
       <c r="V17" s="9"/>
       <c r="W17" s="9"/>
       <c r="X17" s="9"/>
       <c r="Y17" s="9"/>
-      <c r="Z17" s="10"/>
-[...2 lines deleted...]
-      <c r="A18" s="6" t="s">
+      <c r="Z17" s="9"/>
+      <c r="AA17" s="10"/>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A18" s="2">
+        <v>17</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
-      <c r="F18" s="7">
-[...2 lines deleted...]
-      <c r="G18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="7">
+        <v>1</v>
+      </c>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
       <c r="N18" s="9"/>
       <c r="O18" s="9"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
-      <c r="T18" s="7">
-[...2 lines deleted...]
-      <c r="U18" s="9"/>
+      <c r="T18" s="9"/>
+      <c r="U18" s="7"/>
       <c r="V18" s="9"/>
       <c r="W18" s="9"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="9"/>
-      <c r="Z18" s="8">
-[...4 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="Z18" s="9"/>
+      <c r="AA18" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A19" s="2">
+        <v>18</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
-      <c r="M19" s="7">
-[...2 lines deleted...]
-      <c r="N19" s="9"/>
+      <c r="M19" s="9"/>
+      <c r="N19" s="7">
+        <v>1</v>
+      </c>
       <c r="O19" s="9"/>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
       <c r="R19" s="9"/>
       <c r="S19" s="9"/>
       <c r="T19" s="9"/>
       <c r="U19" s="9"/>
       <c r="V19" s="9"/>
       <c r="W19" s="9"/>
       <c r="X19" s="9"/>
       <c r="Y19" s="9"/>
-      <c r="Z19" s="10"/>
-[...5 lines deleted...]
-      <c r="B20" s="9"/>
+      <c r="Z19" s="9"/>
+      <c r="AA19" s="10"/>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A20" s="2">
+        <v>19</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
-      <c r="M20" s="7">
-[...2 lines deleted...]
-      <c r="N20" s="9"/>
+      <c r="M20" s="9"/>
+      <c r="N20" s="7">
+        <v>1</v>
+      </c>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="9"/>
       <c r="W20" s="9"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="9"/>
-      <c r="Z20" s="10"/>
-[...2 lines deleted...]
-      <c r="A21" s="6" t="s">
+      <c r="Z20" s="9"/>
+      <c r="AA20" s="10"/>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A21" s="2">
+        <v>20</v>
+      </c>
+      <c r="B21" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="9"/>
-[...6 lines deleted...]
-      <c r="E21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7">
+        <v>1</v>
+      </c>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
-      <c r="H21" s="7">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="9"/>
       <c r="I21" s="7">
         <v>1</v>
       </c>
       <c r="J21" s="7">
         <v>1</v>
       </c>
-      <c r="K21" s="9"/>
-[...7 lines deleted...]
-      <c r="O21" s="9"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="7">
+        <v>1</v>
+      </c>
+      <c r="N21" s="9"/>
+      <c r="O21" s="7">
+        <v>1</v>
+      </c>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
       <c r="V21" s="9"/>
       <c r="W21" s="9"/>
-      <c r="X21" s="7">
-[...19 lines deleted...]
-      </c>
+      <c r="X21" s="9"/>
+      <c r="Y21" s="7">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="9"/>
+      <c r="AA21" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A22" s="2">
+        <v>21</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="9"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7">
+        <v>1</v>
+      </c>
+      <c r="F22" s="9"/>
       <c r="G22" s="9"/>
-      <c r="H22" s="7"/>
+      <c r="H22" s="9"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
-      <c r="K22" s="9"/>
-[...3 lines deleted...]
-      <c r="O22" s="9"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="9"/>
+      <c r="O22" s="7"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
       <c r="S22" s="9"/>
       <c r="T22" s="9"/>
       <c r="U22" s="9"/>
       <c r="V22" s="9"/>
       <c r="W22" s="9"/>
-      <c r="X22" s="7"/>
-[...12 lines deleted...]
-      <c r="E23" s="9"/>
+      <c r="X22" s="9"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="9"/>
+      <c r="AA22" s="8"/>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A23" s="2">
+        <v>22</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="9"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7">
+        <v>1</v>
+      </c>
       <c r="F23" s="9"/>
-      <c r="G23" s="9">
-[...2 lines deleted...]
-      <c r="H23" s="7"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9">
+        <v>1</v>
+      </c>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
-      <c r="K23" s="9"/>
-[...5 lines deleted...]
-      <c r="Q23" s="9"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="7">
+        <v>1</v>
+      </c>
+      <c r="N23" s="9"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="9">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>1</v>
+      </c>
       <c r="R23" s="9"/>
       <c r="S23" s="9"/>
       <c r="T23" s="9"/>
       <c r="U23" s="9"/>
-      <c r="V23" s="9"/>
+      <c r="V23" s="9">
+        <v>1</v>
+      </c>
       <c r="W23" s="9"/>
-      <c r="X23" s="7"/>
-[...8 lines deleted...]
-      <c r="C24" s="7"/>
+      <c r="X23" s="9"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="9"/>
+      <c r="AA23" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A24" s="2">
+        <v>23</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="9"/>
       <c r="D24" s="7"/>
-      <c r="E24" s="9"/>
-[...4 lines deleted...]
-      <c r="H24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="9">
+        <v>1</v>
+      </c>
+      <c r="H24" s="9"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
-      <c r="K24" s="9"/>
-[...3 lines deleted...]
-      <c r="O24" s="9"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="9"/>
+      <c r="O24" s="7"/>
       <c r="P24" s="9"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
       <c r="S24" s="9"/>
       <c r="T24" s="9"/>
       <c r="U24" s="9"/>
       <c r="V24" s="9"/>
       <c r="W24" s="9"/>
-      <c r="X24" s="7"/>
-[...15 lines deleted...]
-      <c r="D25" s="12">
+      <c r="X24" s="9"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="9"/>
+      <c r="AA24" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A25" s="2">
+        <v>24</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="9"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="9"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="9"/>
+      <c r="Q25" s="9"/>
+      <c r="R25" s="9"/>
+      <c r="S25" s="9"/>
+      <c r="T25" s="9">
+        <v>1</v>
+      </c>
+      <c r="U25" s="9"/>
+      <c r="V25" s="9"/>
+      <c r="W25" s="9"/>
+      <c r="X25" s="9">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="9"/>
+      <c r="AA25" s="8"/>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A26" s="2">
+        <v>25</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="9"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="9"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="9"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="9"/>
+      <c r="Q26" s="9"/>
+      <c r="R26" s="9"/>
+      <c r="S26" s="9"/>
+      <c r="T26" s="9"/>
+      <c r="U26" s="9"/>
+      <c r="V26" s="9"/>
+      <c r="W26" s="9"/>
+      <c r="X26" s="9"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="9">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="8"/>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A27" s="2">
+        <v>26</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="9"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="9"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="9"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="9"/>
+      <c r="Q27" s="9"/>
+      <c r="R27" s="9"/>
+      <c r="S27" s="9">
+        <v>1</v>
+      </c>
+      <c r="T27" s="9"/>
+      <c r="U27" s="9"/>
+      <c r="V27" s="25">
+        <v>1</v>
+      </c>
+      <c r="W27" s="9"/>
+      <c r="X27" s="9"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="9"/>
+      <c r="AA27" s="8"/>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A28" s="2">
+        <v>27</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="9"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="9"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="9"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="9"/>
+      <c r="Q28" s="9"/>
+      <c r="R28" s="9"/>
+      <c r="S28" s="9"/>
+      <c r="T28" s="9"/>
+      <c r="U28" s="9"/>
+      <c r="V28" s="9"/>
+      <c r="W28" s="9"/>
+      <c r="X28" s="9"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="9">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="8"/>
+    </row>
+    <row r="29" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A29" s="2">
+        <v>28</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="9"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7">
+        <v>1</v>
+      </c>
+      <c r="L29" s="9"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="9"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="9"/>
+      <c r="Q29" s="9"/>
+      <c r="R29" s="9"/>
+      <c r="S29" s="9"/>
+      <c r="T29" s="9"/>
+      <c r="U29" s="9"/>
+      <c r="V29" s="9"/>
+      <c r="W29" s="9"/>
+      <c r="X29" s="9"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="9"/>
+      <c r="AA29" s="8"/>
+    </row>
+    <row r="30" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A30" s="2">
+        <v>29</v>
+      </c>
+      <c r="B30" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="9"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="9"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="9"/>
+      <c r="R30" s="9"/>
+      <c r="S30" s="9"/>
+      <c r="T30" s="9"/>
+      <c r="U30" s="9"/>
+      <c r="V30" s="9"/>
+      <c r="W30" s="9"/>
+      <c r="X30" s="9"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="9"/>
+      <c r="AA30" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A31" s="2">
+        <v>30</v>
+      </c>
+      <c r="B31" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="9"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7">
+        <v>1</v>
+      </c>
+      <c r="K31" s="7"/>
+      <c r="L31" s="9"/>
+      <c r="M31" s="7">
+        <v>1</v>
+      </c>
+      <c r="N31" s="9"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="9"/>
+      <c r="Q31" s="9"/>
+      <c r="R31" s="9"/>
+      <c r="S31" s="9"/>
+      <c r="T31" s="9"/>
+      <c r="U31" s="9"/>
+      <c r="V31" s="9"/>
+      <c r="W31" s="9"/>
+      <c r="X31" s="9"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="9"/>
+      <c r="AA31" s="8"/>
+    </row>
+    <row r="32" spans="1:27" x14ac:dyDescent="0.4">
+      <c r="A32" s="2">
+        <v>31</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C32" s="9"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="9"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="9"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="9"/>
+      <c r="Q32" s="9"/>
+      <c r="R32" s="9">
+        <v>1</v>
+      </c>
+      <c r="S32" s="9"/>
+      <c r="T32" s="9"/>
+      <c r="U32" s="9"/>
+      <c r="V32" s="9"/>
+      <c r="W32" s="9"/>
+      <c r="X32" s="9"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="9"/>
+      <c r="AA32" s="8"/>
+    </row>
+    <row r="33" spans="1:27" s="3" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="19"/>
+      <c r="B33" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="12">
+        <f t="shared" ref="C33:Q33" si="0">SUBTOTAL(109,C2:C32)</f>
+        <v>1</v>
+      </c>
+      <c r="D33" s="12">
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+      <c r="E33" s="12">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
-      <c r="E25" s="12">
+      <c r="F33" s="12">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="F25" s="12">
+      <c r="G33" s="12">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="H33" s="12">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="I33" s="12">
+        <f t="shared" si="0"/>
+        <v>2</v>
+      </c>
+      <c r="J33" s="12">
+        <f t="shared" si="0"/>
+        <v>3</v>
+      </c>
+      <c r="K33" s="12">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="L33" s="12">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="M33" s="12">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="G25" s="12">
-[...3 lines deleted...]
-      <c r="H25" s="12">
+      <c r="N33" s="12">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="I25" s="12">
+      <c r="O33" s="12">
+        <f t="shared" si="0"/>
+        <v>4</v>
+      </c>
+      <c r="P33" s="12">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="J25" s="12">
-[...11 lines deleted...]
-      <c r="M25" s="12">
+      <c r="Q33" s="12">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="N25" s="12">
-[...40 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="R33" s="12">
+        <f>SUBTOTAL(109,R2:R32)</f>
+        <v>1</v>
+      </c>
+      <c r="S33" s="12">
+        <f t="shared" ref="S33:AA33" si="1">SUBTOTAL(109,S2:S32)</f>
+        <v>1</v>
+      </c>
+      <c r="T33" s="12">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="U33" s="12">
+        <f t="shared" si="1"/>
         <v>3</v>
       </c>
-      <c r="Y25" s="12">
-[...5 lines deleted...]
-        <v>9</v>
+      <c r="V33" s="12">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="W33" s="12">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="X33" s="12">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="Y33" s="12">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="Z33" s="12">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="AA33" s="12">
+        <f t="shared" si="1"/>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" ht="49.2" x14ac:dyDescent="0.4">
+      <c r="B34" s="21"/>
+      <c r="C34" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="H34" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="I34" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="J34" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="K34" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="L34" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="M34" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="N34" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="O34" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="P34" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q34" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="R34" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="S34" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T34" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="U34" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="V34" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="W34" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="X34" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y34" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="Z34" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA34" s="24" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>